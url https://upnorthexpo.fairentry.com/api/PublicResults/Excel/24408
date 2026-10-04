--- v0 (2026-09-13)
+++ v1 (2026-10-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86b6819cc5104cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8529e580a0ee40d09d236135e97f564b.psmdcp" Id="Rfb17d5f860b743e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa60c98174c543be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d8a54dfaaad14cc6a65d14b3469be1c8.psmdcp" Id="R4d3a109bf0ed47e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 Fairfield Count..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -2996,57 +2996,267 @@
   <x:si>
     <x:t>1040</x:t>
   </x:si>
   <x:si>
     <x:t>413</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Sims, Scarlett R. </x:t>
   </x:si>
   <x:si>
     <x:t>1044</x:t>
   </x:si>
   <x:si>
     <x:t>1045</x:t>
   </x:si>
   <x:si>
     <x:t>1046</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 18. 4-H Miscellaneous  /  Communications  /  04. 4-H Creed Speaking</x:t>
   </x:si>
   <x:si>
     <x:t>1038</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve"> 18. 4-H Miscellaneous  /  Tractor Maintenance  /  541 Crank It Up - Level 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beery, Nash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fairfield County Tractor Maintenance Club</x:t>
+  </x:si>
+  <x:si>
+    <x:t>918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beveridge, Robert</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1481</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Dennis, Wesley </x:t>
+  </x:si>
+  <x:si>
+    <x:t>4915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1482</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Harrison , Donovan </x:t>
+  </x:si>
+  <x:si>
+    <x:t>4916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>959</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Johnson , James </x:t>
+  </x:si>
+  <x:si>
+    <x:t>4917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rempe, Greyson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tooill, AJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weaver, Mason</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4921</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 18. 4-H Miscellaneous  /  Tractor Maintenance  /  542 Warm It Up - Level 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lamp, Lucas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Final Drive 4-H Club of Fairfield County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Morris, Gavin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Morris, Griffin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gin, Keaton</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4926</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 18. 4-H Miscellaneous  /  Tractor Maintenance  /  543 Tune It Up - Level 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leith, Manning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4929</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 18. 4-H Miscellaneous  /  Tractor Maintenance  /  552 Tractor Operations: Gearing Up For Safety - Level 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kraner, George</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Filson, Grady</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Filson, Jasper</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Poole, Paxton</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4934</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 18. 4-H Miscellaneous  /  Tractor Maintenance  /  553 Moving Out: Learning About Your Tractor - Level 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beery, Brice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Miller, Carter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4936</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 18. 4-H Miscellaneous  /  Tractor Maintenance  /  554 Learning More: Learning About Agriculture Tractors and Equipment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kellett, Mathew</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gabriel, Kai</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4938</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> 18. 4-H Miscellaneous  /  Workforce Preparation  /  01. Mock Interview- Junior</x:t>
   </x:si>
   <x:si>
     <x:t>622</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>623</x:t>
   </x:si>
   <x:si>
     <x:t>Ohio State Fair - Cash Prize Winner, Ohio State Fair - Outstanding of the Day</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 18. 4-H Miscellaneous  /  Workforce Preparation  /  02. Mock Interview- Intermediate</x:t>
   </x:si>
   <x:si>
     <x:t>625</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 18. 4-H Miscellaneous  /  Workforce Preparation  /  03. Mock Interview- Senior</x:t>
   </x:si>
   <x:si>
     <x:t>626</x:t>
   </x:si>
   <x:si>
     <x:t>627</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -3087,52 +3297,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J454" totalsRowShown="0">
-  <x:autoFilter ref="A1:J454"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J480" totalsRowShown="0">
+  <x:autoFilter ref="A1:J480"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="Hierarchy Path"/>
     <x:tableColumn id="2" name="Exhibitor Number"/>
     <x:tableColumn id="3" name="Exhibitor Name"/>
     <x:tableColumn id="4" name="Entry Number"/>
     <x:tableColumn id="5" name="Entry Description"/>
     <x:tableColumn id="6" name="Ribbon"/>
     <x:tableColumn id="7" name="Placing"/>
     <x:tableColumn id="8" name="Awards"/>
     <x:tableColumn id="9" name="County"/>
     <x:tableColumn id="10" name="Club"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3396,51 +3606,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J454"/>
+  <x:dimension ref="A1:J480"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
@@ -17775,202 +17985,1034 @@
       </x:c>
       <x:c r="E449" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F449" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H449" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="I449" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>904</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:10">
       <x:c r="A450" s="0" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="B450" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="C450" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="D450" s="0" t="s">
-        <x:v>996</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="E450" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F450" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G450" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H450" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I450" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J450" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>999</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:10">
       <x:c r="A451" s="0" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="C451" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="D451" s="0" t="s">
-        <x:v>997</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="E451" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F451" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H451" s="0" t="s">
-        <x:v>998</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I451" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>999</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:10">
       <x:c r="A452" s="0" t="s">
+        <x:v>995</x:v>
+      </x:c>
+      <x:c r="B452" s="0" t="s">
+        <x:v>1003</x:v>
+      </x:c>
+      <x:c r="C452" s="0" t="s">
+        <x:v>1004</x:v>
+      </x:c>
+      <x:c r="D452" s="0" t="s">
+        <x:v>1005</x:v>
+      </x:c>
+      <x:c r="E452" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F452" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G452" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H452" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I452" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J452" s="0" t="s">
         <x:v>999</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:10">
       <x:c r="A453" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="C453" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="D453" s="0" t="s">
-        <x:v>1002</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="E453" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F453" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H453" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I453" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>860</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:10">
       <x:c r="A454" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="B454" s="0" t="s">
+        <x:v>1009</x:v>
+      </x:c>
+      <x:c r="C454" s="0" t="s">
+        <x:v>1010</x:v>
+      </x:c>
+      <x:c r="D454" s="0" t="s">
+        <x:v>1011</x:v>
+      </x:c>
+      <x:c r="E454" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F454" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G454" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H454" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I454" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J454" s="0" t="s">
+        <x:v>999</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="455" spans="1:10">
+      <x:c r="A455" s="0" t="s">
+        <x:v>995</x:v>
+      </x:c>
+      <x:c r="B455" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C455" s="0" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D455" s="0" t="s">
+        <x:v>1012</x:v>
+      </x:c>
+      <x:c r="E455" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F455" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G455" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H455" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I455" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J455" s="0" t="s">
+        <x:v>999</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="456" spans="1:10">
+      <x:c r="A456" s="0" t="s">
+        <x:v>995</x:v>
+      </x:c>
+      <x:c r="B456" s="0" t="s">
+        <x:v>1013</x:v>
+      </x:c>
+      <x:c r="C456" s="0" t="s">
+        <x:v>1014</x:v>
+      </x:c>
+      <x:c r="D456" s="0" t="s">
+        <x:v>1015</x:v>
+      </x:c>
+      <x:c r="E456" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F456" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G456" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H456" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I456" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J456" s="0" t="s">
+        <x:v>999</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="457" spans="1:10">
+      <x:c r="A457" s="0" t="s">
+        <x:v>995</x:v>
+      </x:c>
+      <x:c r="B457" s="0" t="s">
+        <x:v>1016</x:v>
+      </x:c>
+      <x:c r="C457" s="0" t="s">
+        <x:v>1017</x:v>
+      </x:c>
+      <x:c r="D457" s="0" t="s">
+        <x:v>1018</x:v>
+      </x:c>
+      <x:c r="E457" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F457" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G457" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H457" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I457" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J457" s="0" t="s">
+        <x:v>999</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="458" spans="1:10">
+      <x:c r="A458" s="0" t="s">
+        <x:v>995</x:v>
+      </x:c>
+      <x:c r="B458" s="0" t="s">
+        <x:v>1019</x:v>
+      </x:c>
+      <x:c r="C458" s="0" t="s">
+        <x:v>1020</x:v>
+      </x:c>
+      <x:c r="D458" s="0" t="s">
+        <x:v>1021</x:v>
+      </x:c>
+      <x:c r="E458" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F458" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G458" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H458" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I458" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J458" s="0" t="s">
+        <x:v>999</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="459" spans="1:10">
+      <x:c r="A459" s="0" t="s">
+        <x:v>1022</x:v>
+      </x:c>
+      <x:c r="B459" s="0" t="s">
+        <x:v>958</x:v>
+      </x:c>
+      <x:c r="C459" s="0" t="s">
+        <x:v>959</x:v>
+      </x:c>
+      <x:c r="D459" s="0" t="s">
+        <x:v>1023</x:v>
+      </x:c>
+      <x:c r="E459" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F459" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G459" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H459" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I459" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J459" s="0" t="s">
+        <x:v>999</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="460" spans="1:10">
+      <x:c r="A460" s="0" t="s">
+        <x:v>1022</x:v>
+      </x:c>
+      <x:c r="B460" s="0" t="s">
+        <x:v>1024</x:v>
+      </x:c>
+      <x:c r="C460" s="0" t="s">
+        <x:v>1025</x:v>
+      </x:c>
+      <x:c r="D460" s="0" t="s">
+        <x:v>1026</x:v>
+      </x:c>
+      <x:c r="E460" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F460" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G460" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H460" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I460" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J460" s="0" t="s">
+        <x:v>1027</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="461" spans="1:10">
+      <x:c r="A461" s="0" t="s">
+        <x:v>1022</x:v>
+      </x:c>
+      <x:c r="B461" s="0" t="s">
+        <x:v>1028</x:v>
+      </x:c>
+      <x:c r="C461" s="0" t="s">
+        <x:v>1029</x:v>
+      </x:c>
+      <x:c r="D461" s="0" t="s">
+        <x:v>1030</x:v>
+      </x:c>
+      <x:c r="E461" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F461" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G461" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H461" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I461" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J461" s="0" t="s">
+        <x:v>999</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="462" spans="1:10">
+      <x:c r="A462" s="0" t="s">
+        <x:v>1022</x:v>
+      </x:c>
+      <x:c r="B462" s="0" t="s">
+        <x:v>1031</x:v>
+      </x:c>
+      <x:c r="C462" s="0" t="s">
+        <x:v>1032</x:v>
+      </x:c>
+      <x:c r="D462" s="0" t="s">
+        <x:v>1033</x:v>
+      </x:c>
+      <x:c r="E462" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F462" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G462" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H462" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I462" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J462" s="0" t="s">
+        <x:v>999</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="463" spans="1:10">
+      <x:c r="A463" s="0" t="s">
+        <x:v>1022</x:v>
+      </x:c>
+      <x:c r="B463" s="0" t="s">
+        <x:v>1034</x:v>
+      </x:c>
+      <x:c r="C463" s="0" t="s">
+        <x:v>1035</x:v>
+      </x:c>
+      <x:c r="D463" s="0" t="s">
+        <x:v>1036</x:v>
+      </x:c>
+      <x:c r="E463" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F463" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G463" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H463" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I463" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J463" s="0" t="s">
+        <x:v>999</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="464" spans="1:10">
+      <x:c r="A464" s="0" t="s">
+        <x:v>1037</x:v>
+      </x:c>
+      <x:c r="B464" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C464" s="0" t="s">
+        <x:v>1038</x:v>
+      </x:c>
+      <x:c r="D464" s="0" t="s">
+        <x:v>1039</x:v>
+      </x:c>
+      <x:c r="E464" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F464" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G464" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H464" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I464" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J464" s="0" t="s">
+        <x:v>999</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="465" spans="1:10">
+      <x:c r="A465" s="0" t="s">
+        <x:v>1037</x:v>
+      </x:c>
+      <x:c r="B465" s="0" t="s">
+        <x:v>840</x:v>
+      </x:c>
+      <x:c r="C465" s="0" t="s">
+        <x:v>921</x:v>
+      </x:c>
+      <x:c r="D465" s="0" t="s">
+        <x:v>1040</x:v>
+      </x:c>
+      <x:c r="E465" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F465" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G465" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H465" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I465" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J465" s="0" t="s">
+        <x:v>999</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="466" spans="1:10">
+      <x:c r="A466" s="0" t="s">
+        <x:v>1037</x:v>
+      </x:c>
+      <x:c r="B466" s="0" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="C466" s="0" t="s">
+        <x:v>949</x:v>
+      </x:c>
+      <x:c r="D466" s="0" t="s">
+        <x:v>1041</x:v>
+      </x:c>
+      <x:c r="E466" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F466" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G466" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H466" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I466" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J466" s="0" t="s">
+        <x:v>999</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="467" spans="1:10">
+      <x:c r="A467" s="0" t="s">
+        <x:v>1042</x:v>
+      </x:c>
+      <x:c r="B467" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="C467" s="0" t="s">
+        <x:v>1043</x:v>
+      </x:c>
+      <x:c r="D467" s="0" t="s">
+        <x:v>1044</x:v>
+      </x:c>
+      <x:c r="E467" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F467" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G467" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H467" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I467" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J467" s="0" t="s">
+        <x:v>999</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="468" spans="1:10">
+      <x:c r="A468" s="0" t="s">
+        <x:v>1042</x:v>
+      </x:c>
+      <x:c r="B468" s="0" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="C468" s="0" t="s">
+        <x:v>1045</x:v>
+      </x:c>
+      <x:c r="D468" s="0" t="s">
+        <x:v>1046</x:v>
+      </x:c>
+      <x:c r="E468" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F468" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G468" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H468" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I468" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J468" s="0" t="s">
+        <x:v>999</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="469" spans="1:10">
+      <x:c r="A469" s="0" t="s">
+        <x:v>1042</x:v>
+      </x:c>
+      <x:c r="B469" s="0" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="C469" s="0" t="s">
+        <x:v>1047</x:v>
+      </x:c>
+      <x:c r="D469" s="0" t="s">
+        <x:v>1048</x:v>
+      </x:c>
+      <x:c r="E469" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F469" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G469" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H469" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I469" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J469" s="0" t="s">
+        <x:v>999</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="470" spans="1:10">
+      <x:c r="A470" s="0" t="s">
+        <x:v>1042</x:v>
+      </x:c>
+      <x:c r="B470" s="0" t="s">
+        <x:v>1049</x:v>
+      </x:c>
+      <x:c r="C470" s="0" t="s">
+        <x:v>1050</x:v>
+      </x:c>
+      <x:c r="D470" s="0" t="s">
+        <x:v>1051</x:v>
+      </x:c>
+      <x:c r="E470" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F470" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G470" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H470" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I470" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J470" s="0" t="s">
+        <x:v>999</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="471" spans="1:10">
+      <x:c r="A471" s="0" t="s">
+        <x:v>1042</x:v>
+      </x:c>
+      <x:c r="B471" s="0" t="s">
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="C471" s="0" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="D471" s="0" t="s">
+        <x:v>1052</x:v>
+      </x:c>
+      <x:c r="E471" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F471" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G471" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H471" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I471" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J471" s="0" t="s">
+        <x:v>999</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="472" spans="1:10">
+      <x:c r="A472" s="0" t="s">
+        <x:v>1053</x:v>
+      </x:c>
+      <x:c r="B472" s="0" t="s">
+        <x:v>1054</x:v>
+      </x:c>
+      <x:c r="C472" s="0" t="s">
+        <x:v>1055</x:v>
+      </x:c>
+      <x:c r="D472" s="0" t="s">
+        <x:v>1056</x:v>
+      </x:c>
+      <x:c r="E472" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F472" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G472" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H472" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I472" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J472" s="0" t="s">
+        <x:v>999</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="473" spans="1:10">
+      <x:c r="A473" s="0" t="s">
+        <x:v>1053</x:v>
+      </x:c>
+      <x:c r="B473" s="0" t="s">
+        <x:v>1057</x:v>
+      </x:c>
+      <x:c r="C473" s="0" t="s">
+        <x:v>1058</x:v>
+      </x:c>
+      <x:c r="D473" s="0" t="s">
+        <x:v>1059</x:v>
+      </x:c>
+      <x:c r="E473" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F473" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G473" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H473" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I473" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J473" s="0" t="s">
+        <x:v>999</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="474" spans="1:10">
+      <x:c r="A474" s="0" t="s">
+        <x:v>1060</x:v>
+      </x:c>
+      <x:c r="B474" s="0" t="s">
+        <x:v>1061</x:v>
+      </x:c>
+      <x:c r="C474" s="0" t="s">
+        <x:v>1062</x:v>
+      </x:c>
+      <x:c r="D474" s="0" t="s">
+        <x:v>1063</x:v>
+      </x:c>
+      <x:c r="E474" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F474" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G474" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H474" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I474" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J474" s="0" t="s">
+        <x:v>999</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="475" spans="1:10">
+      <x:c r="A475" s="0" t="s">
+        <x:v>1060</x:v>
+      </x:c>
+      <x:c r="B475" s="0" t="s">
+        <x:v>754</x:v>
+      </x:c>
+      <x:c r="C475" s="0" t="s">
+        <x:v>1064</x:v>
+      </x:c>
+      <x:c r="D475" s="0" t="s">
+        <x:v>1065</x:v>
+      </x:c>
+      <x:c r="E475" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F475" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G475" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H475" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I475" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J475" s="0" t="s">
+        <x:v>999</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="476" spans="1:10">
+      <x:c r="A476" s="0" t="s">
+        <x:v>1066</x:v>
+      </x:c>
+      <x:c r="B476" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="C476" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D476" s="0" t="s">
+        <x:v>1067</x:v>
+      </x:c>
+      <x:c r="E476" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F476" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G476" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H476" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="I476" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J476" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="477" spans="1:10">
+      <x:c r="A477" s="0" t="s">
+        <x:v>1066</x:v>
+      </x:c>
+      <x:c r="B477" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C477" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D477" s="0" t="s">
+        <x:v>1024</x:v>
+      </x:c>
+      <x:c r="E477" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F477" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G477" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H477" s="0" t="s">
+        <x:v>1068</x:v>
+      </x:c>
+      <x:c r="I477" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J477" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="478" spans="1:10">
+      <x:c r="A478" s="0" t="s">
+        <x:v>1069</x:v>
+      </x:c>
+      <x:c r="B478" s="0" t="s">
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="C478" s="0" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="D478" s="0" t="s">
+        <x:v>1070</x:v>
+      </x:c>
+      <x:c r="E478" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F478" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G478" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H478" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="I478" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J478" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="479" spans="1:10">
+      <x:c r="A479" s="0" t="s">
+        <x:v>1071</x:v>
+      </x:c>
+      <x:c r="B479" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C479" s="0" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="D479" s="0" t="s">
+        <x:v>1072</x:v>
+      </x:c>
+      <x:c r="E479" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F479" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G479" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H479" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="I479" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J479" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="480" spans="1:10">
+      <x:c r="A480" s="0" t="s">
+        <x:v>1071</x:v>
+      </x:c>
+      <x:c r="B480" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="C454" s="0" t="s">
+      <x:c r="C480" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="D454" s="0" t="s">
-[...17 lines deleted...]
-      <x:c r="J454" s="0" t="s">
+      <x:c r="D480" s="0" t="s">
+        <x:v>1073</x:v>
+      </x:c>
+      <x:c r="E480" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F480" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G480" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H480" s="0" t="s">
+        <x:v>1068</x:v>
+      </x:c>
+      <x:c r="I480" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J480" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Results-2026 Fairfield Count...</vt:lpstr>
       <vt:lpstr>Results-2026 Fairfield Count...!Print_Area</vt:lpstr>
       <vt:lpstr>Results-2026 Fairfield Count...!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>